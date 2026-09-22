--- v0 (2026-02-07)
+++ v1 (2026-09-22)
@@ -1,2170 +1,1426 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00642D0F" w:rsidRPr="00642D0F" w:rsidRDefault="00642D0F" w:rsidP="00642D0F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E" w:rsidP="00BB006E">
+      <w:pPr>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="1F4E79"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00642D0F">
+        <w:t>LICENSE TO PUBLISH AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E" w:rsidP="00BB006E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="1F4E79"/>
-[...13 lines deleted...]
-          <w:color w:val="00B050"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...130 lines deleted...]
-      </w:pPr>
+        <w:t>(Journal of Basic and Applied Research in Biomedicine)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Before filling ou</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:t>t this form, please review the Journal Policies page and all details about the Journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please complete and sign this form, then send it by email with the final version of your manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DA2E6C">
+        <w:t xml:space="preserve">Manuscript title: </w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="320"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">I/We, the author(s) of the manuscript hereby declare that </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Corresponding author: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I/We, the author(s) of the manuscript, hereby declare that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The submission has not been previously published, no</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r is it before another journal for consideration (or an explanation has been provided in Comments to the Editor).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The submission file is in OpenOffice, Microsoft Word, or RTF document file format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where available, DOIs or URLs for the references have been </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The text is double-spaced; uses a 12-point font; employs italics, rather than underlining (except with URL addresses); and all illustrations, figures, and tables are placed within the text at the appropriate points, rather than at the end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The te</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xt adheres to the stylistic and bibliographic requirements outlined in the Author Guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I/we do not have any conflict of interest (financial or other) other than those declared*.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I/we have read the final version of the manuscript and am/are responsib</w:t>
+      </w:r>
+      <w:r>
+        <w:t>le for its contents. The work described is my/our own, and my/our individual contribution to it is significant enough to qualify for authorship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No one who has contributed significantly to the work has been denied authorship, and everyone who helped has be</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en duly acknowledged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I/we agree to the authorship of the article in the sequence listed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DA2E6C">
+        <w:t>Grant of License and Copyright</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I/We, the undersigned author(s), retain full copyright ownership of the manuscript identified above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In consideration of publica</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tion, I/we grant the Journal of Basic and Applied Research in Biomedicine (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>jbarbiomed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) a non-exclusive license to publish the manuscript, in whole or in part, in any format or medium now known or later developed, and to be identified as the original place </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I/We agree that, upon publication, the manuscript will be made available to the public under the terms of the Creative Commons Attribution 4.0 International License (CC BY 4.0), permitting unrestricted reuse, distribution, and adaptation of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the work, including for commercial purposes, provided that proper attribution is given to the author(s) and the original place of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I/We warrant that the manuscript is original, that I/we have full authority to enter into this agreement, and th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>at publication of the manuscript will not infringe upon the copyright, privacy, or other rights of any third party. Where third-party material (e.g., figures, tables, or extended quotations) is included, I/we confirm that all necessary permissions have bee</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n obtained and are properly cited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This license does not affect the authors' rights to use the work in future publications, teaching, or research, as set out in the “Author Rights” section of the Journal Policies page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">I/we also agree to the authorship of the article in the following sequence:  </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Author sequence, contact details, and signatures:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9200" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="456"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1394"/>
+        <w:gridCol w:w="500"/>
+        <w:gridCol w:w="1900"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00642D0F" w:rsidRPr="00C86F89" w:rsidTr="00E206C7">
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+      <w:tr w:rsidR="002D5EBB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C86F89">
+              <w:t>Author's name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...26 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C86F89">
+              <w:t xml:space="preserve">ORCID </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>ORCID</w:t>
+              <w:t>iD</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C86F89">
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Signatures</w:t>
+              <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642D0F" w:rsidRPr="00C86F89" w:rsidTr="00E206C7">
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="002D5EBB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
-[...53 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642D0F" w:rsidRPr="00C86F89" w:rsidTr="00E206C7">
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="002D5EBB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
-[...53 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642D0F" w:rsidRPr="00C86F89" w:rsidTr="00E206C7">
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="002D5EBB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+            <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
-[...53 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642D0F" w:rsidRPr="00C86F89" w:rsidTr="00E206C7">
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="002D5EBB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+            <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
-[...53 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642D0F" w:rsidRPr="00C86F89" w:rsidTr="00E206C7">
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="002D5EBB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+            <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
-[...53 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642D0F" w:rsidRPr="00C86F89" w:rsidTr="00E206C7">
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="002D5EBB">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+            <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
-[...53 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+            <w:pPr>
+              <w:spacing w:before="200" w:after="200"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00642D0F" w:rsidRPr="00776628" w:rsidRDefault="00642D0F" w:rsidP="00642D0F"/>
-[...4 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="002D5EBB">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D5EBB" w:rsidRDefault="00DA0A0E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Conflicts of interest, if any, should be declared here or in an attached statement: </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002D5EBB">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...294 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06397593"/>
+    <w:nsid w:val="7A4D2CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D674A81C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="BDD65A42"/>
+    <w:lvl w:ilvl="0" w:tplc="1E062BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C1E1B38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9B08064C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D7C6442E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EAE2674E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7AA6B560">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="BA54D6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84D082A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2D3A9654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...385 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
-[...7 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00391C82"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00FA6298"/>
+    <w:rsidRoot w:val="002D5EBB"/>
+    <w:rsid w:val="002D5EBB"/>
+    <w:rsid w:val="00584CB0"/>
+    <w:rsid w:val="00BB006E"/>
+    <w:rsid w:val="00DA0A0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C0533C11-BF46-4AB7-B5CB-E419CDCF58A1}"/>
+  <w15:docId w15:val="{8661F2B7-DBE7-498E-885A-13CD45431EF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2217,51 +1473,51 @@
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2498,457 +1754,238 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A61014"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA0144"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000D6D27"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:qFormat/>
-    <w:rsid w:val="00E07A97"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...2 lines deleted...]
-    <w:uiPriority w:val="22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E07A97"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA6298"/>
-[...85 lines deleted...]
-    <w:rsid w:val="00872A60"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00872A60"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00CA0144"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...161 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbarbiomed.com/home" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3172,71 +2209,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1412</Characters>
+  <Pages>2</Pages>
+  <Words>477</Words>
+  <Characters>2725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1656</CharactersWithSpaces>
+  <CharactersWithSpaces>3196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>